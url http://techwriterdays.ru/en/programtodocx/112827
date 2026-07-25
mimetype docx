--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf9e7e9ae1e1e419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f7fa9d91b3e42f8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49619564c0434d8b" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="c1f961be-eb3d-4994-a582-e6903905e385"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7dda5152353a4a5e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2aafe9e6-51f9-4002-94e7-414a85bed849"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d415fd09eca4a6e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="768e7d89-515e-486b-82b8-d2e6042a252f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R35013d4d5cea4705" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2e2cfab2-af87-49c2-af72-07f5906c3748"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc812b1e1364493b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="323bf818-fae5-48f9-8e20-027ad691707a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca40cf9f649e499f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fa7c4a8d-be7f-437b-bd66-98ea50630d97"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R911fcc82aae1417d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="18fce0c0-04b1-4682-b4fc-7c80c6471a9e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd25c5283e64f4ba2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="77d77625-8d87-4c9d-9e70-c32902a84192"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b14e53ae24c4dab" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9ea22dbb-125d-4cba-a945-bbc35920a52c"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R49619564c0434d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R06a7ec246da0417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R74402be8c8f84292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R925284c3abca4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R9693fe52b2f74d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R31cb2a9ec6314201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R4d1cebaf7f754152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Re628ef1945344a01" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7dda5152353a4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R8d415fd09eca4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R35013d4d5cea4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rdc812b1e1364493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rca40cf9f649e499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R911fcc82aae1417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rd25c5283e64f4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R3b14e53ae24c4dab" /></Relationships>
 </file>